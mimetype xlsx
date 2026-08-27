--- v0 (2026-07-01)
+++ v1 (2026-08-27)
@@ -4,60 +4,60 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\TREASURY\Investor Relations Shared Folder\AAR Carloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{012F2682-0A0E-4A86-8A78-80F5AD5B8E36}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E743B67E-1AD7-4B6C-821A-4ACC3127BBE3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-210" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="UP Weekly 2026" sheetId="7" r:id="rId1"/>
     <sheet name="UP Weekly 2025" sheetId="6" r:id="rId2"/>
     <sheet name="UP Weekly 2024" sheetId="5" r:id="rId3"/>
     <sheet name="UP Weekly 2023" sheetId="4" r:id="rId4"/>
     <sheet name="UP Weekly 2022" sheetId="3" r:id="rId5"/>
     <sheet name="UP Weekly 2021" sheetId="2" r:id="rId6"/>
     <sheet name="UP Weekly 2020" sheetId="1" r:id="rId7"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1017,52 +1017,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0BFDC682-FB72-4FE8-809F-786C17184B6E}">
   <dimension ref="A2:BA65"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="G1" workbookViewId="0">
-      <selection activeCell="O16" sqref="O16"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="AM21" sqref="AM21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="36.5703125" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="11" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="12" max="14" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="16" max="18" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="20" max="23" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="25" max="27" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="29" max="31" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="32" max="33" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="34" max="36" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="38" max="41" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="42" max="44" width="10.7109375" bestFit="1" customWidth="1"/>
@@ -1298,58 +1298,74 @@
       </c>
       <c r="S5" s="8">
         <v>231</v>
       </c>
       <c r="T5" s="8">
         <v>232</v>
       </c>
       <c r="U5" s="8">
         <v>231</v>
       </c>
       <c r="V5" s="8">
         <v>235</v>
       </c>
       <c r="W5" s="8">
         <v>233</v>
       </c>
       <c r="X5" s="8">
         <v>230</v>
       </c>
       <c r="Y5" s="8">
         <v>231</v>
       </c>
       <c r="Z5" s="8">
         <v>231</v>
       </c>
-      <c r="AA5" s="8"/>
-[...6 lines deleted...]
-      <c r="AH5" s="8"/>
+      <c r="AA5" s="8">
+        <v>232</v>
+      </c>
+      <c r="AB5" s="8">
+        <v>231</v>
+      </c>
+      <c r="AC5" s="8">
+        <v>231</v>
+      </c>
+      <c r="AD5" s="8">
+        <v>228</v>
+      </c>
+      <c r="AE5" s="8">
+        <v>227</v>
+      </c>
+      <c r="AF5" s="8">
+        <v>222</v>
+      </c>
+      <c r="AG5" s="8">
+        <v>225</v>
+      </c>
+      <c r="AH5" s="8">
+        <v>227</v>
+      </c>
       <c r="AI5" s="8"/>
       <c r="AJ5" s="8"/>
       <c r="AK5" s="8"/>
       <c r="AL5" s="8"/>
       <c r="AM5" s="8"/>
       <c r="AN5" s="8"/>
       <c r="AO5" s="8"/>
       <c r="AP5" s="8"/>
       <c r="AQ5" s="8"/>
       <c r="AR5" s="8"/>
       <c r="AS5" s="8"/>
       <c r="AT5" s="8"/>
       <c r="AU5" s="8"/>
       <c r="AV5" s="8"/>
       <c r="AW5" s="8"/>
       <c r="AX5" s="8"/>
       <c r="AY5" s="8"/>
       <c r="AZ5" s="8"/>
       <c r="BA5" s="8"/>
     </row>
     <row r="6" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5">
@@ -1403,60 +1419,76 @@
       <c r="R6" s="5">
         <v>20.6</v>
       </c>
       <c r="S6" s="5">
         <v>20.9</v>
       </c>
       <c r="T6" s="5">
         <v>20.7</v>
       </c>
       <c r="U6" s="5">
         <v>20.7</v>
       </c>
       <c r="V6" s="5">
         <v>21</v>
       </c>
       <c r="W6" s="5">
         <v>20.5</v>
       </c>
       <c r="X6" s="5">
         <v>20.2</v>
       </c>
       <c r="Y6" s="5">
         <v>20.5</v>
       </c>
       <c r="Z6" s="5">
-        <v>20.399999999999999</v>
-[...8 lines deleted...]
-      <c r="AH6" s="5"/>
+        <v>20.5</v>
+      </c>
+      <c r="AA6" s="5">
+        <v>20.6</v>
+      </c>
+      <c r="AB6" s="5">
+        <v>20</v>
+      </c>
+      <c r="AC6" s="5">
+        <v>20.3</v>
+      </c>
+      <c r="AD6" s="5">
+        <v>20</v>
+      </c>
+      <c r="AE6" s="5">
+        <v>20</v>
+      </c>
+      <c r="AF6" s="5">
+        <v>19.7</v>
+      </c>
+      <c r="AG6" s="5">
+        <v>20</v>
+      </c>
+      <c r="AH6" s="5">
+        <v>19.600000000000001</v>
+      </c>
       <c r="AI6" s="5"/>
       <c r="AJ6" s="5"/>
       <c r="AK6" s="5"/>
       <c r="AL6" s="5"/>
       <c r="AM6" s="5"/>
       <c r="AN6" s="5"/>
       <c r="AO6" s="5"/>
       <c r="AP6" s="5"/>
       <c r="AQ6" s="5"/>
       <c r="AR6" s="5"/>
       <c r="AS6" s="5"/>
       <c r="AT6" s="5"/>
       <c r="AU6" s="5"/>
       <c r="AV6" s="5"/>
       <c r="AW6" s="5"/>
       <c r="AX6" s="5"/>
       <c r="AY6" s="5"/>
       <c r="AZ6" s="5"/>
       <c r="BA6" s="5"/>
     </row>
     <row r="7" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="5">
@@ -1512,58 +1544,74 @@
       </c>
       <c r="S7" s="5">
         <v>6.42</v>
       </c>
       <c r="T7" s="5">
         <v>6.29</v>
       </c>
       <c r="U7" s="5">
         <v>6.38</v>
       </c>
       <c r="V7" s="5">
         <v>6.33</v>
       </c>
       <c r="W7" s="5">
         <v>6.29</v>
       </c>
       <c r="X7" s="5">
         <v>6.34</v>
       </c>
       <c r="Y7" s="5">
         <v>6.34</v>
       </c>
       <c r="Z7" s="5">
         <v>6.26</v>
       </c>
-      <c r="AA7" s="5"/>
-[...6 lines deleted...]
-      <c r="AH7" s="5"/>
+      <c r="AA7" s="5">
+        <v>6.25</v>
+      </c>
+      <c r="AB7" s="5">
+        <v>6.4</v>
+      </c>
+      <c r="AC7" s="5">
+        <v>6.25</v>
+      </c>
+      <c r="AD7" s="5">
+        <v>6.32</v>
+      </c>
+      <c r="AE7" s="5">
+        <v>6.39</v>
+      </c>
+      <c r="AF7" s="5">
+        <v>6.55</v>
+      </c>
+      <c r="AG7" s="5">
+        <v>6.48</v>
+      </c>
+      <c r="AH7" s="5">
+        <v>6.31</v>
+      </c>
       <c r="AI7" s="5"/>
       <c r="AJ7" s="5"/>
       <c r="AK7" s="5"/>
       <c r="AL7" s="5"/>
       <c r="AM7" s="5"/>
       <c r="AN7" s="5"/>
       <c r="AO7" s="5"/>
       <c r="AP7" s="5"/>
       <c r="AQ7" s="5"/>
       <c r="AR7" s="5"/>
       <c r="AS7" s="5"/>
       <c r="AT7" s="5"/>
       <c r="AU7" s="5"/>
       <c r="AV7" s="5"/>
       <c r="AW7" s="5"/>
       <c r="AX7" s="5"/>
       <c r="AY7" s="5"/>
       <c r="AZ7" s="5"/>
       <c r="BA7" s="5"/>
     </row>
     <row r="8" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="4">
@@ -1619,58 +1667,74 @@
       </c>
       <c r="S8" s="4">
         <v>164555</v>
       </c>
       <c r="T8" s="4">
         <v>163349</v>
       </c>
       <c r="U8" s="4">
         <v>163621</v>
       </c>
       <c r="V8" s="4">
         <v>158835</v>
       </c>
       <c r="W8" s="4">
         <v>162112</v>
       </c>
       <c r="X8" s="4">
         <v>165707</v>
       </c>
       <c r="Y8" s="4">
         <v>167901</v>
       </c>
       <c r="Z8" s="4">
         <v>166826</v>
       </c>
-      <c r="AA8" s="4"/>
-[...6 lines deleted...]
-      <c r="AH8" s="4"/>
+      <c r="AA8" s="4">
+        <v>168486</v>
+      </c>
+      <c r="AB8" s="4">
+        <v>161804</v>
+      </c>
+      <c r="AC8" s="4">
+        <v>169073</v>
+      </c>
+      <c r="AD8" s="4">
+        <v>171413</v>
+      </c>
+      <c r="AE8" s="4">
+        <v>172063</v>
+      </c>
+      <c r="AF8" s="4">
+        <v>174521</v>
+      </c>
+      <c r="AG8" s="4">
+        <v>173722</v>
+      </c>
+      <c r="AH8" s="4">
+        <v>176169</v>
+      </c>
       <c r="AI8" s="4"/>
       <c r="AJ8" s="4"/>
       <c r="AK8" s="4"/>
       <c r="AL8" s="4"/>
       <c r="AM8" s="4"/>
       <c r="AN8" s="4"/>
       <c r="AO8" s="4"/>
       <c r="AP8" s="4"/>
       <c r="AQ8" s="4"/>
       <c r="AR8" s="4"/>
       <c r="AS8" s="4"/>
       <c r="AT8" s="4"/>
       <c r="AU8" s="4"/>
       <c r="AV8" s="4"/>
       <c r="AW8" s="4"/>
       <c r="AX8" s="4"/>
       <c r="AY8" s="4"/>
       <c r="AZ8" s="4"/>
       <c r="BA8" s="4"/>
     </row>
     <row r="10" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A10" s="10"/>
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="9"/>